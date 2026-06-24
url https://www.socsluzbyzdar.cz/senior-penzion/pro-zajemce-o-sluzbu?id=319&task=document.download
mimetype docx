--- v0 (2025-10-21)
+++ v1 (2026-06-24)
@@ -1,260 +1,136 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mkatabulky"/>
         <w:tblW w:w="10632" w:type="dxa"/>
         <w:tblInd w:w="-714" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6946"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
       <w:tr w:rsidR="00846020" w14:paraId="69B56376" w14:textId="77777777" w:rsidTr="00B551D5">
         <w:trPr>
           <w:trHeight w:val="1693"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="39B746D0" w14:textId="77777777" w:rsidR="00846020" w:rsidRDefault="00846020">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="1352C752" w14:textId="7B18E199" w:rsidR="00846020" w:rsidRDefault="00EF60ED" w:rsidP="00846020">
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
-                <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114935" distR="114935" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78314C2D" wp14:editId="16445C5A">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5785D4A9" wp14:editId="7286F901">
                   <wp:simplePos x="0" y="0"/>
-                  <wp:positionH relativeFrom="margin">
-                    <wp:posOffset>292735</wp:posOffset>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>272415</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
-                    <wp:posOffset>166370</wp:posOffset>
+                    <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="681355" cy="560705"/>
-[...2 lines deleted...]
-                  <wp:docPr id="2" name="Obrázek 2"/>
+                  <wp:extent cx="5871210" cy="1118235"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="5715"/>
+                  <wp:wrapSquare wrapText="bothSides"/>
+                  <wp:docPr id="913629288" name="Obrázek 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Obrázek 10"/>
+                          <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId8" cstate="print">
+                          <a:blip r:embed="rId7" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="681355" cy="560705"/>
+                            <a:ext cx="5871210" cy="1118235"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
-                          <a:solidFill>
-[...1 lines deleted...]
-                          </a:solidFill>
+                          <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
-            </w:r>
-[...115 lines deleted...]
-              <w:t xml:space="preserve">                                               www.socsluzbyzdar.cz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B27D54" w14:paraId="667AAB25" w14:textId="77777777" w:rsidTr="00846020">
         <w:trPr>
           <w:trHeight w:val="975"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A8E86BF" w14:textId="77777777" w:rsidR="00117201" w:rsidRDefault="00117201" w:rsidP="00117201">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="536" w:lineRule="exact"/>
               <w:ind w:left="84" w:right="89"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="44"/>
               </w:rPr>
@@ -427,75 +303,77 @@
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>.........</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="140C6C9A" w14:textId="77777777" w:rsidR="00846020" w:rsidRDefault="00846020" w:rsidP="00B551D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="84"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3BAF15EE" w14:textId="63DF3DAD" w:rsidR="00846020" w:rsidRDefault="00846020" w:rsidP="00B551D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="84"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Bydliště  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>...................................................................................................................................</w:t>
             </w:r>
             <w:r w:rsidR="00B551D5">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>....</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>.......</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="46639D31" w14:textId="5EFEABC0" w:rsidR="00B27D54" w:rsidRPr="00B27D54" w:rsidRDefault="00846020" w:rsidP="00B551D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1236"/>
               </w:tabs>
               <w:ind w:left="-108" w:firstLine="1418"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">       ulice,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -2485,55 +2363,63 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="31966E16" w14:textId="77777777" w:rsidR="00846020" w:rsidRDefault="00846020" w:rsidP="00B551D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="9411"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="23409A61" w14:textId="064E11EF" w:rsidR="00846020" w:rsidRDefault="00846020" w:rsidP="00B551D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="9411"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>V  ...........................................  dne .......................            ………………………………………………….......</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>V  ...........................................</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  dne .......................            ………………………………………………….......</w:t>
             </w:r>
             <w:r w:rsidR="00B551D5">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>.....</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69F41567" w14:textId="2E90BC1E" w:rsidR="005520F6" w:rsidRDefault="00846020" w:rsidP="00B551D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="261" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2696,207 +2582,199 @@
             <w:r w:rsidRPr="00846020">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>škrtněte*</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F922DB3" w14:textId="6C7BCA69" w:rsidR="008A506A" w:rsidRPr="00846020" w:rsidRDefault="008A506A" w:rsidP="00B551D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="812"/>
               </w:tabs>
               <w:spacing w:line="293" w:lineRule="exact"/>
               <w:ind w:left="811"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="52B45EEB" w14:textId="77777777" w:rsidR="00093945" w:rsidRDefault="00093945" w:rsidP="00B551D5"/>
     <w:sectPr w:rsidR="00093945" w:rsidSect="00455E5C">
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1417" w:bottom="993" w:left="1417" w:header="1020" w:footer="557" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FD14417" w14:textId="77777777" w:rsidR="00082518" w:rsidRDefault="00082518" w:rsidP="005520F6">
+    <w:p w14:paraId="6D73193A" w14:textId="77777777" w:rsidR="00757917" w:rsidRDefault="00757917" w:rsidP="005520F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C04D250" w14:textId="77777777" w:rsidR="00082518" w:rsidRDefault="00082518" w:rsidP="005520F6">
+    <w:p w14:paraId="38E74AA1" w14:textId="77777777" w:rsidR="00757917" w:rsidRDefault="00757917" w:rsidP="005520F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-574752072"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="4B32EC95" w14:textId="77777777" w:rsidR="00455E5C" w:rsidRDefault="00455E5C">
         <w:pPr>
           <w:pStyle w:val="Zpat"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="001C7FD2">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7BAAF774" w14:textId="77777777" w:rsidR="005520F6" w:rsidRDefault="005520F6">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4394FA78" w14:textId="77777777" w:rsidR="00082518" w:rsidRDefault="00082518" w:rsidP="005520F6">
+    <w:p w14:paraId="3D3AD260" w14:textId="77777777" w:rsidR="00757917" w:rsidRDefault="00757917" w:rsidP="005520F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A53EC31" w14:textId="77777777" w:rsidR="00082518" w:rsidRDefault="00082518" w:rsidP="005520F6">
+    <w:p w14:paraId="2D676991" w14:textId="77777777" w:rsidR="00757917" w:rsidRDefault="00757917" w:rsidP="005520F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1382091C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="408E1714"/>
     <w:lvl w:ilvl="0" w:tplc="0405000F">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
@@ -2941,51 +2819,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="176362EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3BCA2374"/>
     <w:lvl w:ilvl="0" w:tplc="970C49FC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="811" w:hanging="349"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CF160B96">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1715" w:hanging="349"/>
       </w:pPr>
       <w:rPr>
@@ -3048,51 +2926,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="9C226F1E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7085" w:hanging="349"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="31E4719E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7980" w:hanging="349"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="240A43F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E6EFC38"/>
     <w:lvl w:ilvl="0" w:tplc="0405000F">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
@@ -3137,51 +3015,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D891C27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1CD206E6"/>
     <w:lvl w:ilvl="0" w:tplc="8046606A">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="463" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1183" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
@@ -3226,51 +3104,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4783" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5503" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6223" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AAD4F89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3CED566"/>
     <w:lvl w:ilvl="0" w:tplc="5F1C491E">
       <w:start w:val="13"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="486" w:hanging="384"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="-2"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="66542DD8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -3341,51 +3219,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="8E4C82C0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7356" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="79566F76">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8445" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C3D78E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BDB2DA20"/>
     <w:lvl w:ilvl="0" w:tplc="77EC3612">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="455" w:hanging="242"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:w w:val="99"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BC9090FA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1391" w:hanging="242"/>
       </w:pPr>
@@ -3449,701 +3327,542 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="547685E8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6977" w:hanging="242"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8C2A9C2E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7908" w:hanging="242"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="842400122">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1259411477">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1247761580">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1454060429">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="559561073">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1100298532">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B27D54"/>
+    <w:rsid w:val="00030CBE"/>
     <w:rsid w:val="00082518"/>
     <w:rsid w:val="00093945"/>
     <w:rsid w:val="00117201"/>
     <w:rsid w:val="001C7FD2"/>
+    <w:rsid w:val="00414C85"/>
     <w:rsid w:val="00455E5C"/>
     <w:rsid w:val="005520F6"/>
+    <w:rsid w:val="00757917"/>
+    <w:rsid w:val="0076224F"/>
     <w:rsid w:val="007C61B1"/>
     <w:rsid w:val="00846020"/>
     <w:rsid w:val="008A506A"/>
     <w:rsid w:val="009115CD"/>
+    <w:rsid w:val="00B0423A"/>
     <w:rsid w:val="00B27D54"/>
     <w:rsid w:val="00B551D5"/>
+    <w:rsid w:val="00D03CED"/>
+    <w:rsid w:val="00D7630B"/>
+    <w:rsid w:val="00EF60ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1C663516"/>
+  <w15:docId w15:val="{FF50A4C3-83DE-4217-B109-32B565E751B7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...545 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00B27D54"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="300" w:right="300"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:val="single"/>
       <w:lang w:eastAsia="cs-CZ"/>
@@ -4353,58 +4072,58 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normln"/>
     <w:link w:val="ZpatChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005520F6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ZpatChar">
     <w:name w:val="Zápatí Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Zpat"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005520F6"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4618,76 +4337,76 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>363</Words>
-  <Characters>2147</Characters>
+  <Words>325</Words>
+  <Characters>1924</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2505</CharactersWithSpaces>
+  <CharactersWithSpaces>2245</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Václav Šerák</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>