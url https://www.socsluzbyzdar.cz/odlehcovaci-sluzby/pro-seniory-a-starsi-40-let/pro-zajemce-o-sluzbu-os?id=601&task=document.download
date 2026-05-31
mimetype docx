--- v0 (2025-11-03)
+++ v1 (2026-05-31)
@@ -1,285 +1,146 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mkatabulky"/>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblInd w:w="-714" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7135"/>
         <w:gridCol w:w="3355"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B27D54" w14:paraId="69B56376" w14:textId="77777777" w:rsidTr="00121735">
         <w:trPr>
           <w:trHeight w:val="978"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7135" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="64A7B4BC" w14:textId="4319DBFC" w:rsidR="00B27D54" w:rsidRDefault="00066BC9">
-            <w:r w:rsidRPr="00B53C6D">
+          <w:p w14:paraId="057CF1F2" w14:textId="1A789F90" w:rsidR="00066BC9" w:rsidRDefault="003242B9" w:rsidP="00066BC9">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk104380925"/>
+            <w:r>
+              <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114935" distR="114935" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E5432BF" wp14:editId="35AC27AC">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="227DE30A" wp14:editId="45F957DF">
                   <wp:simplePos x="0" y="0"/>
-                  <wp:positionH relativeFrom="margin">
-                    <wp:posOffset>299720</wp:posOffset>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-3810</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
-                    <wp:posOffset>166370</wp:posOffset>
+                    <wp:posOffset>171450</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="681355" cy="560705"/>
-[...2 lines deleted...]
-                  <wp:docPr id="1" name="Obrázek 1"/>
+                  <wp:extent cx="4393565" cy="836930"/>
+                  <wp:effectExtent l="0" t="0" r="6985" b="1270"/>
+                  <wp:wrapSquare wrapText="bothSides"/>
+                  <wp:docPr id="523509692" name="Obrázek 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Obrázek 10"/>
+                          <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="681355" cy="560705"/>
+                            <a:ext cx="4393565" cy="836930"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
-                          <a:solidFill>
-[...1 lines deleted...]
-                          </a:solidFill>
+                          <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-                  </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
-          </w:p>
-[...137 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:bookmarkEnd w:id="0"/>
           <w:p w14:paraId="6B4A17B8" w14:textId="43594BC3" w:rsidR="00B27D54" w:rsidRPr="00B27D54" w:rsidRDefault="00B27D54" w:rsidP="00B27D54">
             <w:pPr>
               <w:ind w:left="738"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3355" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="147CD061" w14:textId="77777777" w:rsidR="00B27D54" w:rsidRDefault="00B27D54" w:rsidP="00121735">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Den podání žádosti </w:t>
             </w:r>
           </w:p>
@@ -1791,219 +1652,219 @@
               <w:spacing w:after="120" w:line="261" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="176"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>V případě, že b</w:t>
             </w:r>
             <w:r w:rsidR="00153365">
               <w:t xml:space="preserve">ude Vaše žádost zamítnuta, tzn. </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">nebudete splňovat podmínky pro přijetí do zařízení, budete o této </w:t>
             </w:r>
             <w:r w:rsidR="002D51AB">
               <w:t>skutečnosti vyrozuměn/a,</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> včetně zdůvodnění zamítnutí. V tomto případě Vám poskytneme informace o možnostech řešení Vaší situace.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="648ACF23" w14:textId="0933D9B2" w:rsidR="00434A9D" w:rsidRDefault="00434A9D" w:rsidP="00121735"/>
     <w:sectPr w:rsidR="00434A9D" w:rsidSect="00383C3F">
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1417" w:bottom="993" w:left="1417" w:header="1020" w:footer="557" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70963427" w14:textId="77777777" w:rsidR="009365D5" w:rsidRDefault="009365D5" w:rsidP="005520F6">
+    <w:p w14:paraId="67B41A7D" w14:textId="77777777" w:rsidR="001077C9" w:rsidRDefault="001077C9" w:rsidP="005520F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="505F7C66" w14:textId="77777777" w:rsidR="009365D5" w:rsidRDefault="009365D5" w:rsidP="005520F6">
+    <w:p w14:paraId="731947F3" w14:textId="77777777" w:rsidR="001077C9" w:rsidRDefault="001077C9" w:rsidP="005520F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-574752072"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="4B32EC95" w14:textId="77777777" w:rsidR="00455E5C" w:rsidRDefault="00455E5C">
         <w:pPr>
           <w:pStyle w:val="Zpat"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="002D51AB">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7BAAF774" w14:textId="77777777" w:rsidR="005520F6" w:rsidRDefault="005520F6">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FEDED5D" w14:textId="77777777" w:rsidR="009365D5" w:rsidRDefault="009365D5" w:rsidP="005520F6">
+    <w:p w14:paraId="29B8D26B" w14:textId="77777777" w:rsidR="001077C9" w:rsidRDefault="001077C9" w:rsidP="005520F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EAB35B0" w14:textId="77777777" w:rsidR="009365D5" w:rsidRDefault="009365D5" w:rsidP="005520F6">
+    <w:p w14:paraId="1EA732D4" w14:textId="77777777" w:rsidR="001077C9" w:rsidRDefault="001077C9" w:rsidP="005520F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12864B69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D826B82"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2823,171 +2684,176 @@
   <w:num w:numId="2" w16cid:durableId="1535541023">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1462723690">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1142962014">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1643461452">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1866140152">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1682467948">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1912737287">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B27D54"/>
     <w:rsid w:val="00045FFF"/>
     <w:rsid w:val="00066BC9"/>
     <w:rsid w:val="00093945"/>
     <w:rsid w:val="000950E1"/>
     <w:rsid w:val="000B118D"/>
+    <w:rsid w:val="001077C9"/>
     <w:rsid w:val="00121735"/>
     <w:rsid w:val="00153365"/>
     <w:rsid w:val="001D0489"/>
     <w:rsid w:val="001E4274"/>
     <w:rsid w:val="002700F0"/>
     <w:rsid w:val="002946A8"/>
     <w:rsid w:val="002C5D9E"/>
     <w:rsid w:val="002D51AB"/>
     <w:rsid w:val="002F23F0"/>
     <w:rsid w:val="00321A95"/>
+    <w:rsid w:val="003242B9"/>
     <w:rsid w:val="00341F26"/>
     <w:rsid w:val="00383C3F"/>
     <w:rsid w:val="003B63AC"/>
     <w:rsid w:val="00412B3C"/>
     <w:rsid w:val="00434A9D"/>
     <w:rsid w:val="00455E5C"/>
     <w:rsid w:val="00456146"/>
     <w:rsid w:val="004B34DC"/>
+    <w:rsid w:val="00523090"/>
     <w:rsid w:val="005356F2"/>
     <w:rsid w:val="005520F6"/>
     <w:rsid w:val="00593D56"/>
     <w:rsid w:val="006B3AF4"/>
     <w:rsid w:val="0073041B"/>
     <w:rsid w:val="007707FC"/>
     <w:rsid w:val="00780D35"/>
     <w:rsid w:val="00812902"/>
     <w:rsid w:val="00823011"/>
     <w:rsid w:val="00852C6E"/>
     <w:rsid w:val="009115CD"/>
     <w:rsid w:val="009256F8"/>
     <w:rsid w:val="00932B16"/>
     <w:rsid w:val="009365D5"/>
     <w:rsid w:val="00990E6B"/>
     <w:rsid w:val="00991F7E"/>
     <w:rsid w:val="00997138"/>
     <w:rsid w:val="009D45B7"/>
     <w:rsid w:val="009E68A5"/>
     <w:rsid w:val="00A42135"/>
+    <w:rsid w:val="00A453A9"/>
     <w:rsid w:val="00A536F9"/>
     <w:rsid w:val="00AA5EDA"/>
     <w:rsid w:val="00AC7DA7"/>
     <w:rsid w:val="00B27D54"/>
+    <w:rsid w:val="00BB2C87"/>
     <w:rsid w:val="00C64C45"/>
     <w:rsid w:val="00CE4E1A"/>
     <w:rsid w:val="00D93C17"/>
     <w:rsid w:val="00D976C9"/>
     <w:rsid w:val="00DB3A81"/>
     <w:rsid w:val="00DD23A5"/>
     <w:rsid w:val="00E21E6E"/>
     <w:rsid w:val="00E2547E"/>
     <w:rsid w:val="00EB135B"/>
     <w:rsid w:val="00F067BB"/>
     <w:rsid w:val="00F341D3"/>
     <w:rsid w:val="00F427BC"/>
     <w:rsid w:val="00FD631D"/>
     <w:rsid w:val="00FF31F2"/>
     <w:rsid w:val="00FF7CD3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1C663516"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{954F5977-1604-4A69-8733-3AAF246FC97C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3659,59 +3525,59 @@
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00066BC9"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Odstavecseseznamem">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normln"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00A536F9"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socsluzbyzdar.cz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3952,70 +3818,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\apasixtheditionofficeonline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F8C1849-1069-4F66-AE38-AF5503BC1398}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>716</Words>
-  <Characters>4229</Characters>
+  <Words>687</Words>
+  <Characters>4055</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
+  <Lines>33</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4936</CharactersWithSpaces>
+  <CharactersWithSpaces>4733</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Václav Šerák</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>