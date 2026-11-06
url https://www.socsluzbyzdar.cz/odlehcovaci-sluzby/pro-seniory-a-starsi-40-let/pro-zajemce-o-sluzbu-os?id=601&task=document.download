--- v1 (2026-05-31)
+++ v2 (2026-11-06)
@@ -41,103 +41,109 @@
       </w:tblGrid>
       <w:tr w:rsidR="00B27D54" w14:paraId="69B56376" w14:textId="77777777" w:rsidTr="00121735">
         <w:trPr>
           <w:trHeight w:val="978"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7135" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="057CF1F2" w14:textId="1A789F90" w:rsidR="00066BC9" w:rsidRDefault="003242B9" w:rsidP="00066BC9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk104380925"/>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="227DE30A" wp14:editId="45F957DF">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="227DE30A" wp14:editId="358DCB33">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
-                    <wp:posOffset>-3810</wp:posOffset>
+                    <wp:posOffset>-156210</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
-                    <wp:posOffset>171450</wp:posOffset>
+                    <wp:posOffset>100965</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="4393565" cy="836930"/>
-[...1 lines deleted...]
-                  <wp:wrapSquare wrapText="bothSides"/>
+                  <wp:extent cx="4743450" cy="903605"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
                   <wp:docPr id="523509692" name="Obrázek 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="4393565" cy="836930"/>
+                            <a:ext cx="4743450" cy="903605"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="0"/>
           <w:p w14:paraId="6B4A17B8" w14:textId="43594BC3" w:rsidR="00B27D54" w:rsidRPr="00B27D54" w:rsidRDefault="00B27D54" w:rsidP="00B27D54">
             <w:pPr>
               <w:ind w:left="738"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3355" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="147CD061" w14:textId="77777777" w:rsidR="00B27D54" w:rsidRDefault="00B27D54" w:rsidP="00121735">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
@@ -174,1684 +180,1760 @@
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Evidenční číslo žádosti </w:t>
             </w:r>
             <w:r w:rsidRPr="005124FF">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>(nevyplňovat)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B27D54" w14:paraId="667AAB25" w14:textId="77777777" w:rsidTr="00121735">
         <w:trPr>
           <w:trHeight w:val="975"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DF90D29" w14:textId="451A442A" w:rsidR="00B27D54" w:rsidRDefault="00B27D54" w:rsidP="00B27D54">
+          <w:p w14:paraId="4DF90D29" w14:textId="43700C35" w:rsidR="00B27D54" w:rsidRDefault="00B27D54" w:rsidP="00B27D54">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t xml:space="preserve">Žádost o poskytnutí </w:t>
+            </w:r>
+            <w:r w:rsidR="00C13680">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="48"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pobytové </w:t>
             </w:r>
             <w:r w:rsidR="00DD23A5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t xml:space="preserve">odlehčovací </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>služby</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B27D54" w14:paraId="769235C4" w14:textId="77777777" w:rsidTr="00121735">
         <w:trPr>
           <w:trHeight w:val="1398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0B048EB3" w14:textId="5317A038" w:rsidR="00B27D54" w:rsidRDefault="00B27D54" w:rsidP="005520F6">
-[...29 lines deleted...]
-          <w:p w14:paraId="4BFD1035" w14:textId="019EA36A" w:rsidR="00B27D54" w:rsidRDefault="00B27D54" w:rsidP="005520F6">
+          <w:p w14:paraId="0B048EB3" w14:textId="5317A038" w:rsidR="00B27D54" w:rsidRPr="003E3CB3" w:rsidRDefault="00B27D54" w:rsidP="005520F6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48E31DDA" w14:textId="38D3D46E" w:rsidR="00B27D54" w:rsidRPr="003E3CB3" w:rsidRDefault="00BB6108" w:rsidP="005520F6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E3CB3">
+              <w:rPr>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Zájemce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BFD1035" w14:textId="019EA36A" w:rsidR="00B27D54" w:rsidRPr="003E3CB3" w:rsidRDefault="00B27D54" w:rsidP="005520F6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="0" w:right="175"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="46639D31" w14:textId="77777777" w:rsidR="00B27D54" w:rsidRPr="00B27D54" w:rsidRDefault="00B27D54" w:rsidP="005520F6">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46639D31" w14:textId="4055F66B" w:rsidR="00B27D54" w:rsidRPr="003E3CB3" w:rsidRDefault="003E3CB3" w:rsidP="00A4766D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1236"/>
               </w:tabs>
-              <w:ind w:right="175"/>
-            </w:pPr>
+              <w:spacing w:after="240"/>
+              <w:ind w:right="176"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C13680">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jméno, p</w:t>
+            </w:r>
+            <w:r w:rsidR="00B27D54" w:rsidRPr="00C13680">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>říjmení</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C13680">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, titul</w:t>
+            </w:r>
+            <w:r w:rsidR="00B27D54" w:rsidRPr="003E3CB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00B27D54" w:rsidRPr="003E3CB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E3CB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>……………………………</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:b/>
-[...14 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r w:rsidR="00B27D54" w:rsidRPr="003E3CB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>...........................................</w:t>
+            </w:r>
+            <w:r w:rsidR="00B27D54" w:rsidRPr="003E3CB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00B27D54" w:rsidRPr="003E3CB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.............</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E3CB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.....</w:t>
+            </w:r>
+            <w:r w:rsidR="005520F6" w:rsidRPr="003E3CB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-1"/>
-              </w:rPr>
-[...10 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B27D54" w:rsidRPr="003E3CB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-1"/>
-              </w:rPr>
-[...10 lines deleted...]
-                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>..........................</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B27D54" w14:paraId="269A021E" w14:textId="77777777" w:rsidTr="00121735">
+      <w:tr w:rsidR="00B27D54" w14:paraId="269A021E" w14:textId="77777777" w:rsidTr="00A4766D">
         <w:trPr>
-          <w:trHeight w:val="1278"/>
+          <w:trHeight w:val="987"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62259FA8" w14:textId="3B1E06C3" w:rsidR="00B27D54" w:rsidRDefault="00B27D54" w:rsidP="005520F6">
-[...46 lines deleted...]
-              <w:t>....................................................................................</w:t>
+          <w:p w14:paraId="62259FA8" w14:textId="3B1E06C3" w:rsidR="00B27D54" w:rsidRPr="003E3CB3" w:rsidRDefault="00B27D54" w:rsidP="003E3CB3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="093DE580" w14:textId="0C9E190C" w:rsidR="00B27D54" w:rsidRPr="003E3CB3" w:rsidRDefault="00B27D54" w:rsidP="003E3CB3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:rPr>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E3CB3">
+              <w:rPr>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Datum narození</w:t>
+            </w:r>
+            <w:r w:rsidR="003E3CB3">
+              <w:rPr>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00696A01">
+              <w:t>..........................................</w:t>
+            </w:r>
+            <w:r w:rsidR="003E3CB3">
+              <w:t>..........................................................</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00696A01">
+              <w:t>..........................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B27D54" w14:paraId="7DFA50A6" w14:textId="77777777" w:rsidTr="00121735">
         <w:trPr>
           <w:trHeight w:val="1268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7D500F96" w14:textId="77777777" w:rsidR="00B27D54" w:rsidRDefault="00B27D54" w:rsidP="005520F6">
+          <w:p w14:paraId="7D500F96" w14:textId="77777777" w:rsidR="00B27D54" w:rsidRPr="00696A01" w:rsidRDefault="00B27D54" w:rsidP="005520F6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5386"/>
               </w:tabs>
               <w:ind w:left="0" w:right="175"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0372F3C5" w14:textId="6D8D0560" w:rsidR="00B27D54" w:rsidRDefault="00B27D54" w:rsidP="005520F6">
+          <w:p w14:paraId="0372F3C5" w14:textId="7DE8D99E" w:rsidR="00B27D54" w:rsidRPr="003E3CB3" w:rsidRDefault="00B27D54" w:rsidP="005520F6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5386"/>
               </w:tabs>
               <w:ind w:left="0" w:right="175"/>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...9 lines deleted...]
-                <w:b/>
+                <w:caps/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E3CB3">
+              <w:rPr>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Adresa trvalého</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E3CB3">
+              <w:rPr>
+                <w:b/>
+                <w:caps/>
                 <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="003E3CB3">
+              <w:rPr>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>bydliště</w:t>
+            </w:r>
+            <w:r w:rsidR="003E3CB3">
+              <w:rPr>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="003E3CB3">
+              <w:rPr>
+                <w:b/>
+                <w:caps/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BFE6CDC" w14:textId="77777777" w:rsidR="00B27D54" w:rsidRDefault="00B27D54" w:rsidP="005520F6">
+          <w:p w14:paraId="6BFE6CDC" w14:textId="77777777" w:rsidR="00B27D54" w:rsidRPr="00696A01" w:rsidRDefault="00B27D54" w:rsidP="005520F6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4"/>
               <w:ind w:left="0" w:right="175"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1AA318C7" w14:textId="30060E62" w:rsidR="00B27D54" w:rsidRDefault="00B27D54" w:rsidP="005520F6">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1AA318C7" w14:textId="30060E62" w:rsidR="00B27D54" w:rsidRPr="00696A01" w:rsidRDefault="00B27D54" w:rsidP="00A4766D">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:ind w:right="176"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00696A01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>.......................................................................................................................................</w:t>
             </w:r>
-            <w:r w:rsidR="005520F6">
+            <w:r w:rsidR="005520F6" w:rsidRPr="00696A01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>.....</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00696A01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>...............................</w:t>
             </w:r>
-            <w:r w:rsidR="005520F6">
+            <w:r w:rsidR="005520F6" w:rsidRPr="00696A01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>..</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00696A01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>.......</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B27D54" w14:paraId="7107C9EC" w14:textId="77777777" w:rsidTr="00121735">
         <w:trPr>
           <w:trHeight w:val="1131"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="06F4DFA7" w14:textId="77777777" w:rsidR="005520F6" w:rsidRDefault="005520F6" w:rsidP="005520F6">
+          <w:p w14:paraId="06F4DFA7" w14:textId="77777777" w:rsidR="005520F6" w:rsidRPr="003E3CB3" w:rsidRDefault="005520F6" w:rsidP="005520F6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="258" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="175"/>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="7B34BA25" w14:textId="777D817B" w:rsidR="00B27D54" w:rsidRDefault="00B27D54" w:rsidP="005520F6">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B34BA25" w14:textId="68DAFC39" w:rsidR="00B27D54" w:rsidRPr="003E3CB3" w:rsidRDefault="00DD23A5" w:rsidP="005520F6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="258" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="175"/>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...9 lines deleted...]
-                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E3CB3">
+              <w:rPr>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Praktický lékař</w:t>
             </w:r>
-            <w:r w:rsidR="009E68A5">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="009E68A5" w:rsidRPr="003E3CB3">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A536F9" w:rsidRPr="00E21E6E">
+            <w:r w:rsidR="00A536F9" w:rsidRPr="003E3CB3">
               <w:rPr>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="009E68A5" w:rsidRPr="00E21E6E">
+            <w:r w:rsidR="009E68A5" w:rsidRPr="003E3CB3">
               <w:rPr>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>jméno, adresa, telefonní kontakt</w:t>
             </w:r>
-            <w:r w:rsidR="00A536F9" w:rsidRPr="00E21E6E">
+            <w:r w:rsidR="00A536F9" w:rsidRPr="003E3CB3">
               <w:rPr>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="009E68A5" w:rsidRPr="00E21E6E">
+            <w:r w:rsidR="009E68A5" w:rsidRPr="003E3CB3">
               <w:rPr>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30D60B4A" w14:textId="77777777" w:rsidR="00B27D54" w:rsidRDefault="00B27D54" w:rsidP="005520F6">
+          <w:p w14:paraId="30D60B4A" w14:textId="77777777" w:rsidR="00B27D54" w:rsidRPr="003E3CB3" w:rsidRDefault="00B27D54" w:rsidP="005520F6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4"/>
               <w:ind w:left="0" w:right="175"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
-[...8 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F920CF5" w14:textId="3B065B49" w:rsidR="00B27D54" w:rsidRPr="003E3CB3" w:rsidRDefault="00B27D54" w:rsidP="00A4766D">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:ind w:right="176"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E3CB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>................................................................................................................................................................</w:t>
             </w:r>
-            <w:r w:rsidR="005520F6">
-[...9 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="005520F6" w:rsidRPr="003E3CB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>....</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B27D54" w14:paraId="467AE15D" w14:textId="77777777" w:rsidTr="00121735">
         <w:trPr>
           <w:trHeight w:val="977"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="52DA6868" w14:textId="77777777" w:rsidR="005520F6" w:rsidRDefault="005520F6" w:rsidP="005520F6">
+          <w:p w14:paraId="52DA6868" w14:textId="77777777" w:rsidR="005520F6" w:rsidRPr="003E3CB3" w:rsidRDefault="005520F6" w:rsidP="005520F6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5381"/>
               </w:tabs>
               <w:spacing w:line="258" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="175"/>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="1FE4396C" w14:textId="11AB88D4" w:rsidR="00B27D54" w:rsidRDefault="00B27D54" w:rsidP="005520F6">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1FE4396C" w14:textId="66F4E7C2" w:rsidR="00B27D54" w:rsidRPr="00C13680" w:rsidRDefault="003E3CB3" w:rsidP="003E3CB3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5381"/>
               </w:tabs>
               <w:spacing w:line="258" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="175"/>
               <w:rPr>
-                <w:b/>
-[...11 lines deleted...]
-                <w:spacing w:val="-2"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E3CB3">
+              <w:rPr>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="009E68A5">
-[...16 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="009E68A5" w:rsidRPr="003E3CB3">
+              <w:rPr>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Důvod podání žádosti</w:t>
+            </w:r>
+            <w:r w:rsidR="009E68A5" w:rsidRPr="003E3CB3">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C13680">
+              <w:rPr>
+                <w:bCs/>
+                <w:caps/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C13680">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>např. nutný oddych</w:t>
+            </w:r>
+            <w:r w:rsidR="00C13680" w:rsidRPr="00C13680">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C13680">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dovolená</w:t>
+            </w:r>
+            <w:r w:rsidR="007A5897">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> či</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C13680">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hospitalizace pečující osoby atd.)</w:t>
+            </w:r>
+            <w:r w:rsidR="009E68A5" w:rsidRPr="00C13680">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56762F13" w14:textId="77777777" w:rsidR="00A536F9" w:rsidRDefault="00A536F9" w:rsidP="005520F6">
+          <w:p w14:paraId="56762F13" w14:textId="77777777" w:rsidR="00A536F9" w:rsidRPr="00C13680" w:rsidRDefault="00A536F9" w:rsidP="005520F6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5381"/>
               </w:tabs>
               <w:spacing w:line="258" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="175"/>
               <w:rPr>
-                <w:b/>
-[...27 lines deleted...]
-          <w:p w14:paraId="35018B1F" w14:textId="77777777" w:rsidR="00D976C9" w:rsidRDefault="00D976C9" w:rsidP="00D976C9">
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17854E53" w14:textId="61021401" w:rsidR="00D976C9" w:rsidRPr="003E3CB3" w:rsidRDefault="00D976C9" w:rsidP="003E3CB3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="0" w:right="176"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E3CB3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>......................................................................................................................................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="701A744E" w14:textId="77777777" w:rsidR="00D976C9" w:rsidRPr="003E3CB3" w:rsidRDefault="00D976C9" w:rsidP="00D976C9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41ECD058" w14:textId="3AE1DAB4" w:rsidR="00D976C9" w:rsidRPr="003E3CB3" w:rsidRDefault="00D976C9" w:rsidP="00D976C9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E3CB3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>......................................................................................................................................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C4B0E92" w14:textId="77777777" w:rsidR="005520F6" w:rsidRPr="003E3CB3" w:rsidRDefault="005520F6" w:rsidP="00A536F9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4"/>
               <w:ind w:left="0" w:right="175"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
-[...8 lines deleted...]
-              <w:ind w:left="0" w:right="175"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E2547E" w14:paraId="5CEAB8D0" w14:textId="77777777" w:rsidTr="00121735">
         <w:trPr>
           <w:trHeight w:val="1418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="75566958" w14:textId="77777777" w:rsidR="00823011" w:rsidRDefault="00823011" w:rsidP="005520F6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="261" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="175"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0E2A2E98" w14:textId="1CA9F0BB" w:rsidR="00E2547E" w:rsidRPr="00812902" w:rsidRDefault="00E2547E" w:rsidP="005520F6">
+          <w:p w14:paraId="0E2A2E98" w14:textId="50360DBF" w:rsidR="00E2547E" w:rsidRPr="00C13680" w:rsidRDefault="00C13680" w:rsidP="005520F6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="261" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="175"/>
               <w:rPr>
                 <w:b/>
+                <w:caps/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-            </w:pPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C13680">
+              <w:rPr>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Požadovaná</w:t>
+            </w:r>
+            <w:r w:rsidR="00E2547E" w:rsidRPr="00C13680">
+              <w:rPr>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> doba </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C13680">
+              <w:rPr>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>term</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:caps/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>í</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C13680">
+              <w:rPr>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nu </w:t>
+            </w:r>
+            <w:r w:rsidR="00E2547E" w:rsidRPr="00C13680">
+              <w:rPr>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>odlehčovací služby</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00812902" w:rsidRPr="00C13680">
+              <w:rPr>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2013394A" w14:textId="77777777" w:rsidR="00823011" w:rsidRDefault="00823011" w:rsidP="005520F6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="261" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="175"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="50438DF2" w14:textId="77777777" w:rsidR="00E2547E" w:rsidRDefault="00E2547E" w:rsidP="005520F6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="261" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="175"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="39CE8093" w14:textId="77777777" w:rsidR="00997138" w:rsidRDefault="00E2547E" w:rsidP="00997138">
-[...3 lines deleted...]
-              <w:ind w:left="0" w:right="175"/>
+          <w:p w14:paraId="39CE8093" w14:textId="728D1471" w:rsidR="00997138" w:rsidRPr="00C13680" w:rsidRDefault="00C13680" w:rsidP="00C13680">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:after="120" w:line="261" w:lineRule="exact"/>
+              <w:ind w:left="0" w:right="176" w:firstLine="318"/>
               <w:rPr>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00DB3A81">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C13680">
               <w:rPr>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00E2547E">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>OD</w:t>
+            </w:r>
+            <w:r w:rsidR="00E2547E" w:rsidRPr="00C13680">
               <w:rPr>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00823011">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">…………………………………………………….                   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C13680">
               <w:rPr>
                 <w:bCs/>
-              </w:rPr>
-              <w:t>……</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>DO</w:t>
+            </w:r>
+            <w:r w:rsidR="00E2547E" w:rsidRPr="00C13680">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>…………………………………………………………</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33DDBEBA" w14:textId="4A4C9315" w:rsidR="00A536F9" w:rsidRPr="00997138" w:rsidRDefault="00A536F9" w:rsidP="00997138">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="261" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="175"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B27D54" w14:paraId="4D2229EA" w14:textId="77777777" w:rsidTr="00121735">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="18064253" w14:textId="77777777" w:rsidR="00823011" w:rsidRDefault="00823011" w:rsidP="002700F0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="265" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="175"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="444902BF" w14:textId="0F144776" w:rsidR="002700F0" w:rsidRDefault="00823011" w:rsidP="002700F0">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7B0F3C7C" w14:textId="4C34C1E8" w:rsidR="00BB6108" w:rsidRPr="00C13680" w:rsidRDefault="002700F0" w:rsidP="00C13680">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:after="360" w:line="265" w:lineRule="exact"/>
+              <w:ind w:left="0" w:right="176"/>
+              <w:rPr>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C13680">
+              <w:rPr>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kontaktní osoba, která bude spolupracovat s poskytovatelem </w:t>
+            </w:r>
+            <w:r w:rsidR="00A4766D">
+              <w:rPr>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>služby</w:t>
+            </w:r>
+            <w:r w:rsidR="00C13680">
+              <w:rPr>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D5901E5" w14:textId="45B6BDD0" w:rsidR="00BB6108" w:rsidRDefault="00C13680" w:rsidP="00BB6108">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="261" w:lineRule="exact"/>
+              <w:ind w:left="0" w:right="175"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">.  </w:t>
+              <w:t>J</w:t>
             </w:r>
             <w:r w:rsidR="002700F0">
-              <w:rPr>
-[...5 lines deleted...]
-          <w:p w14:paraId="3FFB23CA" w14:textId="77777777" w:rsidR="002700F0" w:rsidRDefault="002700F0" w:rsidP="002700F0">
+              <w:t>méno</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> a příjmení</w:t>
+            </w:r>
+            <w:r w:rsidR="002700F0">
+              <w:t>: ........................................................................</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB6108">
+              <w:t xml:space="preserve">    Vztah k žadateli: …….........................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="247E61F0" w14:textId="77777777" w:rsidR="002700F0" w:rsidRPr="00C13680" w:rsidRDefault="002700F0" w:rsidP="002700F0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4"/>
               <w:ind w:left="0" w:right="175"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:sz w:val="23"/>
-[...23 lines deleted...]
-          <w:p w14:paraId="1F8001F7" w14:textId="3AE55459" w:rsidR="002700F0" w:rsidRDefault="002700F0" w:rsidP="002700F0">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F8001F7" w14:textId="61F786B0" w:rsidR="002700F0" w:rsidRDefault="002700F0" w:rsidP="002700F0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0" w:right="175"/>
             </w:pPr>
             <w:r>
               <w:t>Adresa:  ..................................................................................................................................................................</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="0CD8290A" w14:textId="77777777" w:rsidR="002700F0" w:rsidRDefault="002700F0" w:rsidP="002700F0">
+            <w:r w:rsidR="00C13680">
+              <w:t>...</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CD8290A" w14:textId="77777777" w:rsidR="002700F0" w:rsidRPr="00C13680" w:rsidRDefault="002700F0" w:rsidP="002700F0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="0" w:right="175"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:sz w:val="23"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4FA1B6A2" w14:textId="47672FB4" w:rsidR="00DB3A81" w:rsidRDefault="002700F0" w:rsidP="002700F0">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FA1B6A2" w14:textId="51AD222C" w:rsidR="00DB3A81" w:rsidRDefault="002700F0" w:rsidP="002700F0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="261" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="175"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Telefon: ................................................................... </w:t>
             </w:r>
             <w:r w:rsidR="00DB3A81">
-              <w:t xml:space="preserve">       E-mail: ……………………………………………………………………….</w:t>
+              <w:t xml:space="preserve">       E-mail: ……………………………………………………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="00C13680">
+              <w:t>……</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB3A81">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D192256" w14:textId="77777777" w:rsidR="00DB3A81" w:rsidRDefault="00DB3A81" w:rsidP="002700F0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="261" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="175"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5BAB22F9" w14:textId="66510426" w:rsidR="002700F0" w:rsidRDefault="002700F0" w:rsidP="002700F0">
-[...118 lines deleted...]
-          <w:p w14:paraId="37E451C8" w14:textId="260DE077" w:rsidR="00DB3A81" w:rsidRPr="00DB3A81" w:rsidRDefault="00DB3A81" w:rsidP="002700F0">
+          <w:p w14:paraId="37E451C8" w14:textId="260DE077" w:rsidR="00DB3A81" w:rsidRPr="00DB3A81" w:rsidRDefault="00DB3A81" w:rsidP="002C7FBA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="261" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="175"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F427BC" w14:paraId="309681E4" w14:textId="77777777" w:rsidTr="00121735">
+      <w:tr w:rsidR="00F427BC" w14:paraId="309681E4" w14:textId="77777777" w:rsidTr="009B1EDE">
         <w:trPr>
-          <w:trHeight w:val="1924"/>
+          <w:trHeight w:val="2686"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1901E5B7" w14:textId="77777777" w:rsidR="00F427BC" w:rsidRDefault="00F427BC" w:rsidP="00F427BC">
+          <w:p w14:paraId="1901E5B7" w14:textId="77777777" w:rsidR="00F427BC" w:rsidRPr="00A4766D" w:rsidRDefault="00F427BC" w:rsidP="00F427BC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="261" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="175"/>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="78D667CE" w14:textId="35F1C80D" w:rsidR="00F427BC" w:rsidRDefault="00DB3A81" w:rsidP="00F427BC">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78D667CE" w14:textId="0F1E6783" w:rsidR="00F427BC" w:rsidRPr="00A4766D" w:rsidRDefault="00F427BC" w:rsidP="00A4766D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:after="120" w:line="261" w:lineRule="exact"/>
+              <w:ind w:left="0" w:right="176"/>
+              <w:rPr>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A4766D">
+              <w:rPr>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kdo převezme péči o uživatele po ukončení služby?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5459513B" w14:textId="77777777" w:rsidR="00F427BC" w:rsidRPr="00A4766D" w:rsidRDefault="00F427BC" w:rsidP="00F427BC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="261" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="175"/>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19BE7446" w14:textId="77777777" w:rsidR="00A4766D" w:rsidRDefault="00A4766D" w:rsidP="00A4766D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="261" w:lineRule="exact"/>
+              <w:ind w:left="0" w:right="175"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...11 lines deleted...]
-          <w:p w14:paraId="5459513B" w14:textId="77777777" w:rsidR="00F427BC" w:rsidRDefault="00F427BC" w:rsidP="00F427BC">
+              <w:t>Jméno a příjmení: ........................................................................    Vztah k žadateli: …….........................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A7F4F23" w14:textId="77777777" w:rsidR="00A4766D" w:rsidRPr="00C13680" w:rsidRDefault="00A4766D" w:rsidP="00A4766D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="4"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="410BC3E9" w14:textId="77777777" w:rsidR="00A4766D" w:rsidRDefault="00A4766D" w:rsidP="00A4766D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0" w:right="175"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Adresa:  .....................................................................................................................................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B67A572" w14:textId="77777777" w:rsidR="00A4766D" w:rsidRPr="00C13680" w:rsidRDefault="00A4766D" w:rsidP="00A4766D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52430485" w14:textId="121A9013" w:rsidR="00A4766D" w:rsidRDefault="00A4766D" w:rsidP="00A4766D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="261" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="175"/>
-              <w:rPr>
-[...6 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Telefon: ...................................................................        E-mail: ………………………………………………………………………….</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40F2759B" w14:textId="77777777" w:rsidR="00F427BC" w:rsidRPr="00A4766D" w:rsidRDefault="00F427BC" w:rsidP="00A4766D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="261" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="175"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...57 lines deleted...]
-                <w:b/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B27D54" w14:paraId="5564FB2E" w14:textId="77777777" w:rsidTr="00121735">
+      <w:tr w:rsidR="00B27D54" w14:paraId="35F00724" w14:textId="77777777" w:rsidTr="009B1EDE">
         <w:trPr>
-          <w:trHeight w:val="2228"/>
+          <w:trHeight w:val="7061"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="10C3CCC4" w14:textId="77777777" w:rsidR="00FD631D" w:rsidRDefault="00FD631D" w:rsidP="007707FC">
+          <w:p w14:paraId="6BD3F05A" w14:textId="77777777" w:rsidR="00823011" w:rsidRPr="00FD631D" w:rsidRDefault="00823011" w:rsidP="007707FC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="265" w:lineRule="exact"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="301AF314" w14:textId="4F350595" w:rsidR="00FF7CD3" w:rsidRPr="00B90920" w:rsidRDefault="007707FC" w:rsidP="00B90920">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="176"/>
+              <w:rPr>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B90920">
+              <w:rPr>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prohlášení </w:t>
+            </w:r>
+            <w:r w:rsidR="00696A01" w:rsidRPr="00B90920">
+              <w:rPr>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>zájemce</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B90920">
+              <w:rPr>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (opatrovníka)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="710CC5D2" w14:textId="7701ACFC" w:rsidR="00FF7CD3" w:rsidRDefault="00FF7CD3" w:rsidP="00005B34">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="4" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="174" w:right="178"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Beru na vědomí, že se jedná o sociální službu, která má pouze přechodný charakter, není </w:t>
+            </w:r>
+            <w:r w:rsidR="00B90920">
+              <w:t>zařízena</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> pro trvalé poskytování sociální služ</w:t>
+            </w:r>
+            <w:r w:rsidR="00B90920">
+              <w:t>by</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. Souhlasím současně s níže uvedenými podmínkami:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64C5C4A0" w14:textId="235B9E05" w:rsidR="00FF31F2" w:rsidRPr="00A536F9" w:rsidRDefault="00FF7CD3" w:rsidP="00B90920">
+            <w:pPr>
+              <w:pStyle w:val="Odstavecseseznamem"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="178"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Po celou dobu pobytu budu vybaven/a dostatečným množstvím léků a ostatními pomůckami (nap</w:t>
+            </w:r>
+            <w:r w:rsidR="00932B16">
+              <w:t xml:space="preserve">ř. inkontinentní pomůcky, obvazový materiál </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">atd.). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="749CC030" w14:textId="136904DE" w:rsidR="00932B16" w:rsidRDefault="00FF7CD3" w:rsidP="00B90920">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:before="4" w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="175"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Poskytovatel shromažďuje, zpracovává a uchovává osobní údaje uživatele podle zákona č. 108/2006 Sb., o sociálních službách, ve zn</w:t>
+            </w:r>
+            <w:r w:rsidR="00932B16">
+              <w:t>ění pozdějších předpisů.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B90920">
+              <w:t xml:space="preserve"> O</w:t>
+            </w:r>
+            <w:r w:rsidR="00B90920" w:rsidRPr="002D7602">
+              <w:t>sobní údaje jsou zpracovány v souladu se Zákonem č. 110/2019 Sb., o zpracování osobních údajů</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F44E993" w14:textId="77777777" w:rsidR="00B90920" w:rsidRDefault="00B90920" w:rsidP="00B90920">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="175"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Jsem seznámen/a s výší úhrady spojené s poskytováním odlehčovací pobytové služby a zavazuji se tuto úhradu hradit.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C2AC143" w14:textId="77777777" w:rsidR="00B90920" w:rsidRDefault="00B90920" w:rsidP="00B90920">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="4" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="175"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="265BB7D4" w14:textId="0DFD04CF" w:rsidR="007707FC" w:rsidRDefault="00A4766D" w:rsidP="00005B34">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="174" w:right="175"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002D7602">
+              <w:t xml:space="preserve">Prohlašuji, že veškeré výše uvedené informace se zakládají na pravdě. Jsem si vědom/a toho, že nepravdivé údaje </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB135B">
+              <w:t xml:space="preserve">by mohly </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF7CD3">
+              <w:t>změnit rozhodující okolnosti pro poskytování sociální služby.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46DCC8BB" w14:textId="77777777" w:rsidR="00A536F9" w:rsidRDefault="00A536F9" w:rsidP="003E3CB3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="175"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6AD3BB94" w14:textId="77777777" w:rsidR="009B1EDE" w:rsidRDefault="009B1EDE" w:rsidP="003E3CB3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="175"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5582AAD8" w14:textId="77777777" w:rsidR="009B1EDE" w:rsidRDefault="009B1EDE" w:rsidP="003E3CB3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="175"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AAB4445" w14:textId="77777777" w:rsidR="006B3AF4" w:rsidRDefault="006B3AF4" w:rsidP="007707FC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="0" w:right="175"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7CD88545" w14:textId="77777777" w:rsidR="00593D56" w:rsidRDefault="00593D56" w:rsidP="007707FC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="0" w:right="175"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25269EBA" w14:textId="77777777" w:rsidR="00EB135B" w:rsidRDefault="00EB135B" w:rsidP="00005B34">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5410"/>
+              </w:tabs>
+              <w:ind w:left="174" w:right="175"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Dne:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>....................................</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+              <w:t>............................................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F922DB3" w14:textId="10B95A87" w:rsidR="00A536F9" w:rsidRPr="002F23F0" w:rsidRDefault="00EB135B" w:rsidP="002F23F0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="261" w:lineRule="exact"/>
+              <w:ind w:left="0" w:right="175"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">                                                                                                               </w:t>
+            </w:r>
+            <w:r w:rsidR="00F427BC">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Vlastnoruční podpis žadatele / opatrovníka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00696A01" w14:paraId="499D034F" w14:textId="77777777" w:rsidTr="009B1EDE">
+        <w:trPr>
+          <w:trHeight w:val="1835"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2794B99A" w14:textId="77777777" w:rsidR="00696A01" w:rsidRDefault="00696A01" w:rsidP="00696A01">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="175"/>
               </w:tabs>
               <w:ind w:left="0" w:right="175"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1C36E523" w14:textId="608C19BA" w:rsidR="00F341D3" w:rsidRDefault="00DB3A81" w:rsidP="00341F26">
+          <w:p w14:paraId="0FA122DD" w14:textId="681D4C00" w:rsidR="00696A01" w:rsidRPr="009B1EDE" w:rsidRDefault="009B1EDE" w:rsidP="00696A01">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="175"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="175"/>
               <w:rPr>
                 <w:b/>
+                <w:caps/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...16 lines deleted...]
-                <w:b/>
+                <w:caps/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r w:rsidR="00696A01" w:rsidRPr="009B1EDE">
+              <w:rPr>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> řádně vyplněné a podepsané žádosti je třeba</w:t>
+            </w:r>
+            <w:r w:rsidR="00696A01" w:rsidRPr="009B1EDE">
+              <w:rPr>
+                <w:b/>
+                <w:caps/>
                 <w:spacing w:val="-22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F341D3">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00696A01" w:rsidRPr="009B1EDE">
+              <w:rPr>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>doložit</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27F42F55" w14:textId="77777777" w:rsidR="00F341D3" w:rsidRDefault="00F341D3" w:rsidP="00341F26">
+          <w:p w14:paraId="33C32A90" w14:textId="2424EF65" w:rsidR="00696A01" w:rsidRDefault="00696A01" w:rsidP="00696A01">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="824"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:ind w:right="175" w:hanging="360"/>
+              <w:ind w:right="175"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Aktuální vyjádření registrujícího praktického lékaře </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="715B4C1B" w14:textId="77777777" w:rsidR="00F341D3" w:rsidRDefault="00F341D3" w:rsidP="00341F26">
+              <w:t xml:space="preserve">Aktuální vyjádření praktického lékaře </w:t>
+            </w:r>
+            <w:r w:rsidR="007A212E">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">o zdravotním stavu </w:t>
+            </w:r>
+            <w:r w:rsidR="009B1EDE">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>zájemce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6144AB94" w14:textId="77777777" w:rsidR="00696A01" w:rsidRDefault="00696A01" w:rsidP="00696A01">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="824"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:ind w:right="175" w:hanging="360"/>
+              <w:ind w:right="175"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Doklad o zastupování zájemce </w:t>
             </w:r>
             <w:r>
               <w:t>– např. kopii usnesení o ustanovení opatrovníka, notářsky ověřenou plnou moc určenou k zastupování apod.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3545E4BD" w14:textId="05313418" w:rsidR="005520F6" w:rsidRPr="00A536F9" w:rsidRDefault="00F341D3" w:rsidP="00A536F9">
-[...19 lines deleted...]
-          <w:p w14:paraId="6BD3F05A" w14:textId="77777777" w:rsidR="00823011" w:rsidRPr="00FD631D" w:rsidRDefault="00823011" w:rsidP="007707FC">
+          <w:p w14:paraId="4A9ECFF7" w14:textId="407B5CA5" w:rsidR="00696A01" w:rsidRPr="00FD631D" w:rsidRDefault="00696A01" w:rsidP="00696A01">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="265" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="175"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...323 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="648ACF23" w14:textId="0933D9B2" w:rsidR="00434A9D" w:rsidRDefault="00434A9D" w:rsidP="00121735"/>
     <w:sectPr w:rsidR="00434A9D" w:rsidSect="00383C3F">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1417" w:bottom="993" w:left="1417" w:header="1020" w:footer="557" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67B41A7D" w14:textId="77777777" w:rsidR="001077C9" w:rsidRDefault="001077C9" w:rsidP="005520F6">
+    <w:p w14:paraId="7ECC18EE" w14:textId="77777777" w:rsidR="006C14E2" w:rsidRDefault="006C14E2" w:rsidP="005520F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="731947F3" w14:textId="77777777" w:rsidR="001077C9" w:rsidRDefault="001077C9" w:rsidP="005520F6">
+    <w:p w14:paraId="586BAC7D" w14:textId="77777777" w:rsidR="006C14E2" w:rsidRDefault="006C14E2" w:rsidP="005520F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...33 lines deleted...]
-  </w:sdt>
+  <w:p w14:paraId="4B32EC95" w14:textId="6B2D6010" w:rsidR="00455E5C" w:rsidRDefault="00455E5C">
+    <w:pPr>
+      <w:pStyle w:val="Zpat"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:p>
   <w:p w14:paraId="7BAAF774" w14:textId="77777777" w:rsidR="005520F6" w:rsidRDefault="005520F6">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29B8D26B" w14:textId="77777777" w:rsidR="001077C9" w:rsidRDefault="001077C9" w:rsidP="005520F6">
+    <w:p w14:paraId="43938CFF" w14:textId="77777777" w:rsidR="006C14E2" w:rsidRDefault="006C14E2" w:rsidP="005520F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1EA732D4" w14:textId="77777777" w:rsidR="001077C9" w:rsidRDefault="001077C9" w:rsidP="005520F6">
+    <w:p w14:paraId="006C4B14" w14:textId="77777777" w:rsidR="006C14E2" w:rsidRDefault="006C14E2" w:rsidP="005520F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12864B69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D826B82"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -2317,82 +2399,79 @@
         <w:ind w:left="4783" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5503" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6223" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AAD4F89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E3CED566"/>
+    <w:tmpl w:val="7C0EA2DE"/>
     <w:lvl w:ilvl="0" w:tplc="5F1C491E">
       <w:start w:val="13"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="486" w:hanging="384"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="-2"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66542DD8">
-[...10 lines deleted...]
-        <w:szCs w:val="22"/>
+    <w:lvl w:ilvl="1" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="822" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="22C06A0E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1909" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="358C9CA2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2998" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="8A267674">
@@ -2650,163 +2729,294 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="620E7C0D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="90BE3252"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1178" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1898" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2618" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3338" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4058" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4778" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5498" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6218" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6938" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="815492393">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1535541023">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1462723690">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1142962014">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1643461452">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1866140152">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1682467948">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1912737287">
     <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="889996044">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B27D54"/>
+    <w:rsid w:val="00005B34"/>
     <w:rsid w:val="00045FFF"/>
     <w:rsid w:val="00066BC9"/>
     <w:rsid w:val="00093945"/>
     <w:rsid w:val="000950E1"/>
     <w:rsid w:val="000B118D"/>
     <w:rsid w:val="001077C9"/>
     <w:rsid w:val="00121735"/>
     <w:rsid w:val="00153365"/>
     <w:rsid w:val="001D0489"/>
     <w:rsid w:val="001E4274"/>
+    <w:rsid w:val="002320B8"/>
     <w:rsid w:val="002700F0"/>
     <w:rsid w:val="002946A8"/>
     <w:rsid w:val="002C5D9E"/>
+    <w:rsid w:val="002C7FBA"/>
     <w:rsid w:val="002D51AB"/>
     <w:rsid w:val="002F23F0"/>
     <w:rsid w:val="00321A95"/>
     <w:rsid w:val="003242B9"/>
     <w:rsid w:val="00341F26"/>
     <w:rsid w:val="00383C3F"/>
+    <w:rsid w:val="003977B8"/>
     <w:rsid w:val="003B63AC"/>
+    <w:rsid w:val="003E3CB3"/>
     <w:rsid w:val="00412B3C"/>
     <w:rsid w:val="00434A9D"/>
     <w:rsid w:val="00455E5C"/>
     <w:rsid w:val="00456146"/>
     <w:rsid w:val="004B34DC"/>
     <w:rsid w:val="00523090"/>
     <w:rsid w:val="005356F2"/>
     <w:rsid w:val="005520F6"/>
     <w:rsid w:val="00593D56"/>
+    <w:rsid w:val="00696A01"/>
     <w:rsid w:val="006B3AF4"/>
+    <w:rsid w:val="006C14E2"/>
     <w:rsid w:val="0073041B"/>
     <w:rsid w:val="007707FC"/>
     <w:rsid w:val="00780D35"/>
+    <w:rsid w:val="007A212E"/>
+    <w:rsid w:val="007A5897"/>
     <w:rsid w:val="00812902"/>
     <w:rsid w:val="00823011"/>
     <w:rsid w:val="00852C6E"/>
     <w:rsid w:val="009115CD"/>
     <w:rsid w:val="009256F8"/>
     <w:rsid w:val="00932B16"/>
     <w:rsid w:val="009365D5"/>
     <w:rsid w:val="00990E6B"/>
     <w:rsid w:val="00991F7E"/>
     <w:rsid w:val="00997138"/>
+    <w:rsid w:val="009B1EDE"/>
     <w:rsid w:val="009D45B7"/>
     <w:rsid w:val="009E68A5"/>
+    <w:rsid w:val="00A003B6"/>
     <w:rsid w:val="00A42135"/>
     <w:rsid w:val="00A453A9"/>
+    <w:rsid w:val="00A4766D"/>
     <w:rsid w:val="00A536F9"/>
     <w:rsid w:val="00AA5EDA"/>
     <w:rsid w:val="00AC7DA7"/>
     <w:rsid w:val="00B27D54"/>
+    <w:rsid w:val="00B90920"/>
     <w:rsid w:val="00BB2C87"/>
+    <w:rsid w:val="00BB6108"/>
+    <w:rsid w:val="00C13680"/>
     <w:rsid w:val="00C64C45"/>
     <w:rsid w:val="00CE4E1A"/>
     <w:rsid w:val="00D93C17"/>
     <w:rsid w:val="00D976C9"/>
     <w:rsid w:val="00DB3A81"/>
     <w:rsid w:val="00DD23A5"/>
     <w:rsid w:val="00E21E6E"/>
     <w:rsid w:val="00E2547E"/>
     <w:rsid w:val="00EB135B"/>
     <w:rsid w:val="00F067BB"/>
     <w:rsid w:val="00F341D3"/>
     <w:rsid w:val="00F427BC"/>
     <w:rsid w:val="00FD631D"/>
     <w:rsid w:val="00FF31F2"/>
     <w:rsid w:val="00FF7CD3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -3818,70 +4028,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\apasixtheditionofficeonline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F8C1849-1069-4F66-AE38-AF5503BC1398}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>687</Words>
-  <Characters>4055</Characters>
+  <Words>562</Words>
+  <Characters>3322</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>27</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4733</CharactersWithSpaces>
+  <CharactersWithSpaces>3877</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Václav Šerák</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>