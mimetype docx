--- v0 (2026-04-30)
+++ v1 (2026-06-16)
@@ -31,119 +31,122 @@
       <w:tblPr>
         <w:tblStyle w:val="Mkatabulky"/>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblInd w:w="-714" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2098"/>
         <w:gridCol w:w="2098"/>
         <w:gridCol w:w="2098"/>
         <w:gridCol w:w="841"/>
         <w:gridCol w:w="1257"/>
         <w:gridCol w:w="2098"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B27D54" w14:paraId="69B56376" w14:textId="77777777" w:rsidTr="00B27D54">
         <w:trPr>
           <w:trHeight w:val="978"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7135" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="63FD588E" w14:textId="647786FD" w:rsidR="00E20B1E" w:rsidRDefault="00E85B5D" w:rsidP="00E20B1E">
+          <w:p w14:paraId="63FD588E" w14:textId="7B85F1E0" w:rsidR="00E20B1E" w:rsidRDefault="001C2192" w:rsidP="00E20B1E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1318CFA0" wp14:editId="0F133DC8">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3794B445" wp14:editId="679A8654">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
-                    <wp:posOffset>-70484</wp:posOffset>
+                    <wp:posOffset>-65390</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
-                    <wp:posOffset>148590</wp:posOffset>
+                    <wp:posOffset>120015</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="4514850" cy="866775"/>
-[...2 lines deleted...]
-                  <wp:docPr id="418238389" name="Obrázek 1"/>
+                  <wp:extent cx="4606910" cy="877570"/>
+                  <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+                  <wp:wrapSquare wrapText="bothSides"/>
+                  <wp:docPr id="943468647" name="Obrázek 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="4514850" cy="866775"/>
+                            <a:ext cx="4610851" cy="878321"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B4A17B8" w14:textId="75FA2B9B" w:rsidR="00B27D54" w:rsidRPr="00B27D54" w:rsidRDefault="00B27D54" w:rsidP="00B27D54">
             <w:pPr>
               <w:ind w:left="738"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3355" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="147CD061" w14:textId="77777777" w:rsidR="00B27D54" w:rsidRDefault="00B27D54">
             <w:r>
               <w:t xml:space="preserve">Den podání žádosti </w:t>
             </w:r>
           </w:p>
@@ -1857,98 +1860,98 @@
               <w:spacing w:line="261" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="175"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="52B45EEB" w14:textId="77777777" w:rsidR="00093945" w:rsidRDefault="00093945"/>
     <w:sectPr w:rsidR="00093945" w:rsidSect="00455E5C">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1417" w:bottom="993" w:left="1417" w:header="1020" w:footer="557" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="575B8576" w14:textId="77777777" w:rsidR="003464E6" w:rsidRDefault="003464E6" w:rsidP="005520F6">
+    <w:p w14:paraId="0EA249C5" w14:textId="77777777" w:rsidR="00AD5236" w:rsidRDefault="00AD5236" w:rsidP="005520F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6161BC14" w14:textId="77777777" w:rsidR="003464E6" w:rsidRDefault="003464E6" w:rsidP="005520F6">
+    <w:p w14:paraId="0045B387" w14:textId="77777777" w:rsidR="00AD5236" w:rsidRDefault="00AD5236" w:rsidP="005520F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
@@ -1975,61 +1978,61 @@
         </w:r>
         <w:r w:rsidR="002D51AB">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7BAAF774" w14:textId="77777777" w:rsidR="005520F6" w:rsidRDefault="005520F6">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="090465DA" w14:textId="77777777" w:rsidR="003464E6" w:rsidRDefault="003464E6" w:rsidP="005520F6">
+    <w:p w14:paraId="15AA68E9" w14:textId="77777777" w:rsidR="00AD5236" w:rsidRDefault="00AD5236" w:rsidP="005520F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6294A26F" w14:textId="77777777" w:rsidR="003464E6" w:rsidRDefault="003464E6" w:rsidP="005520F6">
+    <w:p w14:paraId="75ECCA5D" w14:textId="77777777" w:rsidR="00AD5236" w:rsidRDefault="00AD5236" w:rsidP="005520F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1382091C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="408E1714"/>
     <w:lvl w:ilvl="0" w:tplc="0405000F">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -2431,69 +2434,72 @@
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B27D54"/>
     <w:rsid w:val="00045FFF"/>
     <w:rsid w:val="00093945"/>
     <w:rsid w:val="000950E1"/>
     <w:rsid w:val="000B118D"/>
     <w:rsid w:val="00153365"/>
     <w:rsid w:val="001542E6"/>
     <w:rsid w:val="001A5EC0"/>
+    <w:rsid w:val="001C2192"/>
     <w:rsid w:val="001E4274"/>
     <w:rsid w:val="001E49E3"/>
     <w:rsid w:val="00202410"/>
     <w:rsid w:val="00214AEC"/>
     <w:rsid w:val="002D51AB"/>
     <w:rsid w:val="003464E6"/>
     <w:rsid w:val="003B63AC"/>
     <w:rsid w:val="00455E5C"/>
     <w:rsid w:val="005520F6"/>
     <w:rsid w:val="005D38EF"/>
     <w:rsid w:val="006C4AA4"/>
     <w:rsid w:val="006F6C9D"/>
     <w:rsid w:val="00852C6E"/>
     <w:rsid w:val="009115CD"/>
     <w:rsid w:val="009256F8"/>
     <w:rsid w:val="00AA5EDA"/>
     <w:rsid w:val="00AC7DA7"/>
+    <w:rsid w:val="00AD5236"/>
     <w:rsid w:val="00B27D54"/>
     <w:rsid w:val="00D67F24"/>
+    <w:rsid w:val="00D7630B"/>
     <w:rsid w:val="00D93C17"/>
     <w:rsid w:val="00DC4A2E"/>
     <w:rsid w:val="00DF71FF"/>
     <w:rsid w:val="00E20B1E"/>
     <w:rsid w:val="00E85B5D"/>
     <w:rsid w:val="00EB7D23"/>
     <w:rsid w:val="00FF7C46"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>